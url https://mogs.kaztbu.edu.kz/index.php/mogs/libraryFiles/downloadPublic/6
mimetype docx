--- v0 (2026-08-12)
+++ v1 (2026-11-05)
@@ -1,1640 +1,1124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="1A077AB3" w14:textId="3E2FCA1F" w:rsidR="00C139DF" w:rsidRPr="00B10363" w:rsidRDefault="00B10363" w:rsidP="00C139DF">
+    <w:p w14:paraId="1A077AB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B10363">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>COVER LETTER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFAD8A8" w14:textId="77777777" w:rsidR="00C139DF" w:rsidRPr="00B10363" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="2BFAD8A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-AE"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3031D9F5" w14:textId="03835570" w:rsidR="00F5139E" w:rsidRDefault="00B10363" w:rsidP="00F5139E">
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216B35CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-AE"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-AE"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>from the author(s) for publication in the journal</w:t>
       </w:r>
-      <w:r w:rsidR="00F5139E">
-[...3 lines deleted...]
-          <w:lang w:val="en-AE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F5139E" w:rsidRPr="00B10363">
-[...3 lines deleted...]
-          <w:lang w:val="en-AE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00F5139E">
-[...16 lines deleted...]
-    <w:p w14:paraId="3DA95232" w14:textId="77777777" w:rsidR="00B10363" w:rsidRPr="00B10363" w:rsidRDefault="00B10363" w:rsidP="00B10363">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mining, Oil &amp; Gas Engineering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2161A57F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-AE"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09AD67C7" w14:textId="77777777" w:rsidR="00B10363" w:rsidRPr="00B10363" w:rsidRDefault="00B10363" w:rsidP="00B10363">
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09AD67C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-AE"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3023DE87" w14:textId="77777777" w:rsidR="00C139DF" w:rsidRPr="00B10363" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3023DE87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-AE"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-AE"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B10363">
-[...1 lines deleted...]
-          <w:lang w:val="en-AE"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1CA5E6" w14:textId="38080A3B" w:rsidR="00C139DF" w:rsidRPr="00B10363" w:rsidRDefault="00B10363" w:rsidP="00C139DF">
+    <w:p w14:paraId="6B1CA5E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AE"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-AE"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>I / W</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-      <w:r w:rsidR="00C139DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e hereby submit the manuscript entitled:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AE"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="451565FC" w14:textId="77777777" w:rsidR="00C139DF" w:rsidRPr="00F5139E" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>“_______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451565FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5139E">
-[...27 lines deleted...]
-    <w:p w14:paraId="60F65115" w14:textId="2A3C7D93" w:rsidR="00C139DF" w:rsidRPr="00B10363" w:rsidRDefault="00B10363" w:rsidP="00673870">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F65115">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AE"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-AE"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>(Full name(s) of the author(s))</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0CB9B02A" w14:textId="77777777" w:rsidR="00B10363" w:rsidRDefault="00B10363" w:rsidP="00C139DF">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="0CB9B02A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AE"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="48CF89AD" w14:textId="66F512D8" w:rsidR="00B10363" w:rsidRDefault="00B10363" w:rsidP="00C139DF">
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528918C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B10363">
-[...21 lines deleted...]
-          <w:lang w:val="en-AE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By this letter, we guarantee that the publication of the scientific article in the journal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00F5139E">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00F5139E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mining, Oil &amp; Gas Engineering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does not violate any copyrights. The author(s) also guarantee that the article contains all references to cited authors and publications as required by the applicable copyright legislation. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The author(s) bear full responsibility for the scientific content of the article and guarantee the originality of the submitted material.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8E62D5" w14:textId="6C0DC2BF" w:rsidR="00C139DF" w:rsidRDefault="00B10363" w:rsidP="007D6E0F">
+    <w:p w14:paraId="1B8E1194">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="552D8E40" w14:textId="77777777" w:rsidR="00B10363" w:rsidRPr="00B10363" w:rsidRDefault="00B10363" w:rsidP="00C139DF">
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>The author(s) confirm that the submitted article has not been previously published, has not been submitted, and will not be submitted for publication to other scientific journals without prior notification of the editorial office of the journal “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mining, Oil &amp; Gas Engineering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17726BCF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>Author(s) of the article:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________            _________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9EA34B">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:lang w:val="en-AE"/>
-[...45 lines deleted...]
-          <w:lang w:val="en-AE"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                           </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5139E">
-[...62 lines deleted...]
-    <w:p w14:paraId="2FEB257A" w14:textId="77777777" w:rsidR="00C139DF" w:rsidRPr="00F5139E" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Signature)                                                                   (Full name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEB257A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="2123" w:firstLine="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5139E">
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________             _________________________   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0979C2" w14:textId="007592F4" w:rsidR="00C139DF" w:rsidRPr="00F5139E" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="6B0979C2">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5139E">
-[...62 lines deleted...]
-    <w:p w14:paraId="6590E968" w14:textId="77777777" w:rsidR="00C139DF" w:rsidRPr="00F5139E" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                           (Signature)                                                                (Full name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6590E968">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5139E">
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     ____________________________            _________________________   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03572436" w14:textId="63B2A05D" w:rsidR="00C139DF" w:rsidRPr="00F5139E" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="03572436">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5139E">
-[...62 lines deleted...]
-    <w:p w14:paraId="4114CE89" w14:textId="77777777" w:rsidR="00C139DF" w:rsidRPr="00F5139E" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                           (Signature)                                                               (Full name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4114CE89">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5139E">
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                    ____________________________            _________________________   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564429F8" w14:textId="75D60821" w:rsidR="00C139DF" w:rsidRPr="00F5139E" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="564429F8">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5139E">
-[...62 lines deleted...]
-    <w:p w14:paraId="100B04E2" w14:textId="77777777" w:rsidR="00C139DF" w:rsidRPr="00491FD0" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          (Signature)                                                               (Full name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100B04E2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5139E">
-[...12 lines deleted...]
-    <w:p w14:paraId="11C71A43" w14:textId="1A45C950" w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    ____________________________            _________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C71A43">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00491FD0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                              </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...73 lines deleted...]
-    <w:p w14:paraId="1E472CBF" w14:textId="77777777" w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+        <w:t>(Signature)                                                            (Full name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E472CBF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B8C5BE7" w14:textId="77777777" w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="2B8C5BE7">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42AE6F74" w14:textId="77777777" w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="42AE6F74">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38F69A5F" w14:textId="77777777" w:rsidR="00A02D77" w:rsidRDefault="00A02D77"/>
-    <w:sectPr w:rsidR="00A02D77">
+    <w:p w14:paraId="38F69A5F"/>
+    <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:cols w:space="708" w:num="1"/>
+      <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...8 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...15 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="110"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F17042"/>
     <w:rsid w:val="00491FD0"/>
     <w:rsid w:val="004B0B5D"/>
     <w:rsid w:val="004D1E57"/>
     <w:rsid w:val="005D6DFC"/>
     <w:rsid w:val="00673870"/>
     <w:rsid w:val="007D6E0F"/>
     <w:rsid w:val="00942296"/>
     <w:rsid w:val="009E3742"/>
     <w:rsid w:val="00A02D77"/>
     <w:rsid w:val="00B10363"/>
     <w:rsid w:val="00C139DF"/>
     <w:rsid w:val="00E7417D"/>
     <w:rsid w:val="00F17042"/>
     <w:rsid w:val="00F35369"/>
     <w:rsid w:val="00F5139E"/>
+    <w:rsid w:val="4F285368"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{EDD849D4-6173-4843-9630-B85A2B0981B4}"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:uiPriority="99" w:name="header"/>
+    <w:lsdException w:uiPriority="99" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C139DF"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="2">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="3">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...4 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1764,83 +1248,68 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
-  <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>405</Words>
-[...2 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <Words>159</Words>
+  <Characters>1733</Characters>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
+  <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2711</CharactersWithSpaces>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
+  <CharactersWithSpaces>2689</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28485_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>admin</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiZDBjNzc2YjcxMGZjYjNjM2MwNTNkY2I5NTc3N2Q5NGYiLCJ1c2VySWQiOiI4ODEzNTU2NzkyMDgyIn0=</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1049-12.1.0.28485</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>8E967036801F42988BC3CD82D5FCF7D4_12</vt:lpwstr>
+  </property>
+</Properties>
+</file>