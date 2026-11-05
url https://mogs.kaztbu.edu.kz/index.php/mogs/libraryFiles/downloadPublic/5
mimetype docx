--- v0 (2026-08-12)
+++ v1 (2026-11-05)
@@ -1,2652 +1,1313 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="000132D6" w:rsidRPr="001227E0" w:rsidRDefault="000132D6" w:rsidP="000132D6">
+    <w:p w14:paraId="3C1960C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001227E0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ІЛЕСПЕ ХАТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000132D6" w:rsidRPr="001227E0" w:rsidRDefault="000132D6" w:rsidP="000132D6">
+    <w:p w14:paraId="0EBA3992">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001227E0" w:rsidRPr="00F408C6" w:rsidRDefault="001227E0" w:rsidP="00CC22E1">
+    <w:p w14:paraId="4C53A819">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F408C6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«Тағамтану ғылымдары»</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC22E1" w:rsidRPr="00F408C6">
+        <w:t>«Тау-кен және мұнай-газ ісі»</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...82 lines deleted...]
-    <w:p w:rsidR="001227E0" w:rsidRPr="001227E0" w:rsidRDefault="001227E0" w:rsidP="001227E0">
+        <w:t xml:space="preserve"> журналында жариялауға автордың(лардың)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FF07C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRPr="001227E0" w:rsidRDefault="000132D6" w:rsidP="001227E0">
+    <w:p w14:paraId="03AA992F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001227E0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C139DF" w:rsidRPr="001227E0">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRPr="001227E0" w:rsidRDefault="000132D6" w:rsidP="00C139DF">
+    <w:p w14:paraId="3BC1CC90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001227E0">
-[...42 lines deleted...]
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мақаланың қолжазбасын жиберемін (із): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«_______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E67967">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001227E0">
-[...24 lines deleted...]
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00673870">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0997F665">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001227E0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000132D6" w:rsidRPr="001227E0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Автор(</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="000132D6">
+        <w:t>Автор(авторлардың аты-жөні</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001227E0" w:rsidRPr="00673870" w:rsidRDefault="001227E0" w:rsidP="00673870">
+    <w:p w14:paraId="1815F2A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001227E0" w:rsidRPr="001227E0" w:rsidRDefault="001227E0" w:rsidP="001227E0">
+    <w:p w14:paraId="7E2343FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001227E0">
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Осы хатпен «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Тағамтану ғылымдары»</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Тау-кен және мұнай-газ ісі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...694 lines deleted...]
-    <w:p w:rsidR="000132D6" w:rsidRPr="001227E0" w:rsidRDefault="000132D6" w:rsidP="000132D6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">журналында ғылыми мақаланы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">баспадан шығару уақытында </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ешкімнің авторлық құқығын бұзбайтынына кепілдік береміз. Автор (лар) да мақалада авторлық құқық туралы қолданыстағы заңнамада көзделген дәйектелген авторлар мен басылымдарға сілтеме</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лердің барлығының қамтылғанына кепілдік береді. Автор (лар) мақаланың ғылыми мазмұнына жауап береді және ұсынылған материалдың түпнұсқалығына кепілдік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CBED4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001227E0">
-[...151 lines deleted...]
-      <w:r w:rsidR="001227E0" w:rsidRPr="001227E0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Автор (лар) жіберілетін мақаланың бұрын ешқайда жарияланбағанын, бұл туралы </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«Тағамтану ғылы</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>мдары»</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Тау-кен және мұнай-газ ісі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...198 lines deleted...]
-    <w:p w:rsidR="000132D6" w:rsidRDefault="000132D6" w:rsidP="00C139DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>журналының редакциясына хабарламастан басқа ғылыми басылымдарға жариялауға жіберілмегенін және жіберілмейтінін растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C3B489">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="000132D6" w:rsidP="00C139DF">
+    <w:p w14:paraId="6B3F9C49">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Мақала авторы (лары) </w:t>
       </w:r>
-      <w:r w:rsidR="00C139DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C139DF">
+      <w:r>
         <w:t xml:space="preserve"> ____________________________            _________________________   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="3C39C31E">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                           </w:t>
       </w:r>
-      <w:r w:rsidR="00F501CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00F501CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>қолы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">)   </w:t>
-[...20 lines deleted...]
-      <w:r w:rsidR="00F501CE">
+        <w:t>)                                                                   (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Аты-жөні)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="28762177">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="2123" w:firstLine="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">       ____________________________             _________________________   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="435CDBB9">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                   </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00F501CE">
+        <w:t xml:space="preserve">                                                           (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>қолы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">)   </w:t>
-[...20 lines deleted...]
-      <w:r w:rsidR="00F501CE">
+        <w:t>)                                                                (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Аты-жөні)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="75C5744C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                     ____________________________            _________________________   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="6BAE7C31">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                  </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00F501CE">
+        <w:t xml:space="preserve">                                                           (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>қолы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">)   </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00F501CE">
+        <w:t>)                                                               (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Аты-жөні)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="165C1FAF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                    ____________________________            _________________________   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="30BA3B1A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                  </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00F501CE">
+        <w:t xml:space="preserve">                                                          (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>қолы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">)   </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00F501CE">
+        <w:t>)                                                               (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Аты-жөні</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="0074D4DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                    ____________________________            _________________________   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="688E597B">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                     </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00F501CE">
+        <w:t xml:space="preserve">                                                              (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>қолы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)                                                            (</w:t>
       </w:r>
-      <w:r w:rsidR="00F501CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Аты-жөні</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="7FD22EAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="58F8C167">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C139DF" w:rsidRDefault="00C139DF" w:rsidP="00C139DF">
+    <w:p w14:paraId="13D8C16B">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A02D77" w:rsidRDefault="00A02D77"/>
-    <w:sectPr w:rsidR="00A02D77">
+    <w:p w14:paraId="2B5AAFFB"/>
+    <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:cols w:space="708" w:num="1"/>
+      <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...4 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="sans-serif">
+    <w:altName w:val="Segoe Print"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe Print">
+    <w:panose1 w:val="02000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="47010000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="110"/>
+  <w:bordersDoNotSurroundHeader w:val="0"/>
+  <w:bordersDoNotSurroundFooter w:val="0"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
+  <w:displayHorizontalDrawingGridEvery w:val="1"/>
+  <w:displayVerticalDrawingGridEvery w:val="1"/>
+  <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
+    <w:doNotExpandShiftReturn/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F17042"/>
     <w:rsid w:val="000132D6"/>
     <w:rsid w:val="001227E0"/>
     <w:rsid w:val="0015331D"/>
     <w:rsid w:val="004B0B5D"/>
     <w:rsid w:val="004D1E57"/>
     <w:rsid w:val="005D6DFC"/>
     <w:rsid w:val="00673870"/>
     <w:rsid w:val="00941FF0"/>
     <w:rsid w:val="00942296"/>
+    <w:rsid w:val="009A6400"/>
     <w:rsid w:val="009E3742"/>
     <w:rsid w:val="00A02D77"/>
     <w:rsid w:val="00C139DF"/>
     <w:rsid w:val="00CC22E1"/>
     <w:rsid w:val="00E679EE"/>
     <w:rsid w:val="00E7417D"/>
     <w:rsid w:val="00F17042"/>
     <w:rsid w:val="00F408C6"/>
     <w:rsid w:val="00F501CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{EDD849D4-6173-4843-9630-B85A2B0981B4}"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:uiPriority="99" w:name="header"/>
+    <w:lsdException w:uiPriority="99" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C139DF"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="2">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="3">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...4 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2776,83 +1437,68 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
-  <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>387</Words>
-[...2 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <Words>109</Words>
+  <Characters>1681</Characters>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
+  <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2594</CharactersWithSpaces>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
+  <CharactersWithSpaces>2573</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28485_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>admin</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiZDBjNzc2YjcxMGZjYjNjM2MwNTNkY2I5NTc3N2Q5NGYiLCJ1c2VySWQiOiI4ODEzNTU2NzkyMDgyIn0=</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1049-12.1.0.28485</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>28A690A2747B469DB2DA3E62C1048AEB_12</vt:lpwstr>
+  </property>
+</Properties>
+</file>